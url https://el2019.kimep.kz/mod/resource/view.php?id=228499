--- v0 (2025-10-15)
+++ v1 (2026-09-10)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7DB30F5F" w14:textId="77777777" w:rsidR="00A41FA3" w:rsidRPr="00A41FA3" w:rsidRDefault="009B7DA4" w:rsidP="000326C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A030C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69E5B956" wp14:editId="2D03FB26">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69E5B956" wp14:editId="4685EEC3">
             <wp:extent cx="521185" cy="796834"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="7" name="Picture 7" descr="Documentations About KIMEP University"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="Documentations About KIMEP University"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -166,84 +166,139 @@
     <w:p w14:paraId="04100AFD" w14:textId="7D1452A7" w:rsidR="00BC20E7" w:rsidRDefault="00BC20E7" w:rsidP="0035001F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC20E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ECN 3184:  Econometric Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4CE2A8" w14:textId="50BFA57E" w:rsidR="00BC20E7" w:rsidRPr="00BC20E7" w:rsidRDefault="00BC20E7" w:rsidP="00BC20E7">
+    <w:p w14:paraId="7D4CE2A8" w14:textId="3E03B9F7" w:rsidR="00BC20E7" w:rsidRPr="00BC20E7" w:rsidRDefault="00BC20E7" w:rsidP="00BC20E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC20E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Term: </w:t>
       </w:r>
       <w:r w:rsidR="001B00B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fall2025/2025-2026</w:t>
+        <w:t>Fall202</w:t>
+      </w:r>
+      <w:r w:rsidR="002049E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B00B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002049E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B00B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="002049E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192BADCB" w14:textId="77777777" w:rsidR="00A41FA3" w:rsidRPr="00A41FA3" w:rsidRDefault="00A41FA3" w:rsidP="0035001F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3E1B59"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75D62EF2" w14:textId="77777777" w:rsidR="00610787" w:rsidRDefault="00610787" w:rsidP="000326C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
@@ -306,445 +361,381 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Office Phone: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>7727-2704263 [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>7727-2704263 [ext 3046]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BF4270" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email: almak@kimep.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6495C9" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ext</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zoom:  https://zoom.us/j/96751801360</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D3045B" w14:textId="14BCFAB6" w:rsidR="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Email: almak@kimep.kz</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Office </w:t>
+      </w:r>
+      <w:r w:rsidR="0057149E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hours: T-Th 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0057149E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r w:rsidR="002049E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002049E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Zoom:  https://zoom.us/j/96751801360</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, Valikhanov bld. #211 or by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google Meet </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Office </w:t>
-[...64 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C507F" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5AE3B7" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Credits: : 3 credits /5 ECTS credits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDE8FFD" w14:textId="2A6583F7" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Valikhanov</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Prerequisites: ECN2103, ECN2102 &amp; ECN2083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0446B2B5" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bld. #211 or by Zoom  </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="0A5AE3B7" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+        <w:t>Course Dates: Tuesday, Thursday</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27427C68" w14:textId="4D519F39" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Credits</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Course Times: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14:30-15</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAB7387" w14:textId="544C4FDB" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 credits /5 ECTS credits</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Classroom: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>#308</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prerequisites: ECN2103, ECN2102 &amp; ECN2083</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> bld. </w:t>
+        <w:t xml:space="preserve"> Valikhanov bld. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC9C7F1" w14:textId="77777777" w:rsidR="000326C8" w:rsidRPr="00A41FA3" w:rsidRDefault="000326C8" w:rsidP="000326C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24084996" w14:textId="77777777" w:rsidR="00A41FA3" w:rsidRPr="00A41FA3" w:rsidRDefault="00A41FA3" w:rsidP="000326C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -825,71 +816,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A4CFF5" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The main of objective of the course to develop analytical, statistical skills to </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> data and construct econometric models for the real economic world.</w:t>
+        <w:t>The main of objective of the course to develop analytical, statistical skills to analyse data and construct econometric models for the real economic world.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCAC352" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To make conclusions based on the estimation outputs of the regression models.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CFB8F1" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -998,125 +969,81 @@
     <w:p w14:paraId="12FCB2B0" w14:textId="26584DDA" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="418"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulate Simple linear Regression their estimate, inferential problems and </w:t>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve">Formulate Simple linear Regression their estimate, inferential problems and analyze those; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="page2"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0A62A3A6" w14:textId="3C8F10BD" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="418"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulate Multiple linear Regression models, their estimate, inferential problems and </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> those; </w:t>
+        <w:t xml:space="preserve">Formulate Multiple linear Regression models, their estimate, inferential problems and analyze those; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247D1489" w14:textId="1411FB1D" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="418"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1385,71 +1312,51 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WJW</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Introductory </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a modern approach / Jeffrey M. Wooldridge. Boston: Cengage Learning, 2016. SIXTH ED.</w:t>
+        <w:t>Introductory econometrics : a modern approach / Jeffrey M. Wooldridge. Boston: Cengage Learning, 2016. SIXTH ED.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763A7661" w14:textId="7BD61E87" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3188BE3F" w14:textId="5F94D1BE" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
@@ -1527,81 +1434,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Introduction to Econometrics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AF379B" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Dougherty,C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F4E1AA" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>New York: Palgrave, Macmillan, 2011</w:t>
       </w:r>
     </w:p>
@@ -1659,185 +1536,105 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AH      Applied Econometrics,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2325B7A2" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...39 lines deleted...]
-        <w:t>, Stephen G. Hall</w:t>
+        <w:t xml:space="preserve">            Dimitrios Asteriou, Stephen G. Hall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79028F2D" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">            New York: Palgrave, Macmillan, 2011</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723BAAF4" w14:textId="77777777" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BS                </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> BS                Boffelli, Simona,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Boffelli</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Financial econometrics using Stata </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Press, 2016. </w:t>
+        <w:t xml:space="preserve">Financial econometrics using Stata Stata Press, 2016. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EB8F4E" w14:textId="0023DC53" w:rsidR="00D70E2B" w:rsidRPr="00D70E2B" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="420"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                 1st Edition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F852B56" w14:textId="77B22E3A" w:rsidR="005D7C43" w:rsidRPr="005A030C" w:rsidRDefault="00D70E2B" w:rsidP="00D70E2B">
@@ -3893,51 +3690,50 @@
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CADFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4218"/>
         <w:gridCol w:w="4259"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D7351D" w:rsidRPr="00D7351D" w14:paraId="67322B20" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="1402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="562700CC" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00D7351D" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7351D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4070,51 +3866,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7351D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>67-69        Pass        C+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B715B0E" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00D7351D" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7351D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4924,846 +4719,768 @@
       <w:r w:rsidRPr="00032D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>Mechanical paraphrase, electronic translations, editing services, and other cases noted by the instructor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A891F7" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00D7351D" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AF49C1A" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRPr="00A43BAB" w:rsidRDefault="00A43BAB" w:rsidP="00A43BAB">
+    <w:p w14:paraId="267D52DB" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Policy on the Use of Generative AI Software</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E05208" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Generative AI is software, for example, ChatGPT, can perform advanced processing of text at skill levels that at least appear similar to a human. Generative AI software is quickly being adopted in many facets of internet services, legal practice, and everyday programming. At the same time, Generative AI presents risks to KIMEP’s shared pedagogical mission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B7D8C5" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>For this reason, KIMEP adopts the following general guidelines providing structure to use of Generative AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3003CB91" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA556E4" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Permitted uses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E031ACF" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Use of AI tools is permitted to help brainstorm assignments, to revise existing personally generated work, or to prepare for exams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28283099" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Students must clearly attribute what AI-generated material informed or supported their work by clearly marking tasks that were generated by AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD164E" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All written assignments must be uploaded into the Learning Management System (Moodle). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AD7511" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D70F8FF" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Limited or prohibited uses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020D3717" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Students must NOT engage hiring external person or company to write assignments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500728C6" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>It is prohibited to use generative AI tools to generate ANY portion of the assignment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB40F58" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Using AI tools, like ChatGPT, to generate content qualifies as academic dishonesty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85F924" w14:textId="6A43CFC0" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>It is prohibited to use AI tools during the exams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B3A888" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Disclosure:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t> When AI is used in assessed work, the student must include a brief statement identifying the AI tool used, the purpose for which it was used, and the part of the work it affected. The instructor may establish additional disclosure or citation requirements appropriate to the course or assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5523B2" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Verification and responsibility:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t> Students remain responsible for the accuracy, quality, originality, citations, and integrity of all submitted work. AI-generated information must be reviewed and verified by the student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C477002" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00AD7DC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Violations:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t> AI use outside the conditions stated in this syllabus or failure to disclose required AI use may be reviewed under KIMEP’s academic integrity procedures. An AI-detection result will not, by itself, be treated as sufficient evidence of misconduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3144E7E3" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00AD7DC3" w:rsidRDefault="00AD7DC3" w:rsidP="00A43BAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5727A1F7" w14:textId="77777777" w:rsidR="00AD7DC3" w:rsidRPr="00A43BAB" w:rsidRDefault="00AD7DC3" w:rsidP="00A43BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422F9B9F" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00A43BAB" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A43BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>Policy on the Use of Generative AI Software</w:t>
-[...488 lines deleted...]
-      <w:r w:rsidRPr="00032D4A">
+        <w:t>Late assignments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C5A2F4" w14:textId="77777777" w:rsidR="00032D4A" w:rsidRPr="00032D4A" w:rsidRDefault="00032D4A" w:rsidP="00D7351D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please be aware that CSS has a default policy to reduce the grade for assignments which score more than 50% on standard AI detection software such as </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00032D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>Turnitin</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00032D4A">
+        <w:t>All assignments, unless otherwise indicated, must be submitted on the days they are due. Assignments that are late for up to 48 hours can be accepted with points’ deduction (up to 30% of the total depending on the assignment). Submissions later than 48 hours are not accepted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E5F344" w14:textId="77777777" w:rsidR="00032D4A" w:rsidRDefault="00032D4A" w:rsidP="00D7351D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (automatic on </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="422F9B9F" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00A43BAB" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E828C8" w14:textId="11093293" w:rsidR="00D7351D" w:rsidRPr="00A43BAB" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43BAB">
+      <w:r w:rsidRPr="006864A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="38C5A2F4" w14:textId="77777777" w:rsidR="00032D4A" w:rsidRPr="00032D4A" w:rsidRDefault="00032D4A" w:rsidP="00D7351D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7153AD" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00774B87" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00032D4A">
+      <w:r w:rsidRPr="00774B87">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>All assignments, unless otherwise indicated, must be submitted on the days they are due. Assignments that are late for up to 48 hours can be accepted with points’ deduction (up to 30% of the total depending on the assignment). Submissions later than 48 hours are not accepted</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="006864A0">
+        <w:t>All homework assignments (unless otherwise noted) should have follow the APA style guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A3F794" w14:textId="77777777" w:rsidR="006F63AF" w:rsidRPr="00774B87" w:rsidRDefault="006F63AF" w:rsidP="00D7351D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-          <w:lang w:val="en-GB"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="18A3F794" w14:textId="77777777" w:rsidR="006F63AF" w:rsidRPr="00774B87" w:rsidRDefault="006F63AF" w:rsidP="00D7351D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655DB989" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRPr="00774B87" w:rsidRDefault="00A43BAB" w:rsidP="00D7351D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="655DB989" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRPr="00774B87" w:rsidRDefault="00A43BAB" w:rsidP="00D7351D">
+    <w:p w14:paraId="57A3B5A1" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRDefault="00A43BAB" w:rsidP="00D7351D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A3B5A1" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRDefault="00A43BAB" w:rsidP="00D7351D">
+    <w:p w14:paraId="3E7BBACE" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRDefault="00A43BAB" w:rsidP="00D7351D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E7BBACE" w14:textId="77777777" w:rsidR="00A43BAB" w:rsidRDefault="00A43BAB" w:rsidP="00D7351D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2BBA3818" w14:textId="77777777" w:rsidR="00C557FD" w:rsidRDefault="00C557FD">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2206C098" w14:textId="77777777" w:rsidR="00D7351D" w:rsidRPr="00D7351D" w:rsidRDefault="00D7351D" w:rsidP="00D7351D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...22 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Weekly </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7351D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E3BEE3" w14:textId="77777777" w:rsidR="003235AD" w:rsidRDefault="003235AD" w:rsidP="00D7351D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="108" w:hanging="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6047,77 +5764,51 @@
           <w:p w14:paraId="1413F6DB" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Regression with One </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Linear Regression with One Regressor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5CF1F384" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -6354,77 +6045,51 @@
           <w:p w14:paraId="2D219D0B" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Regression with Multiple </w:t>
-[...25 lines deleted...]
-              <w:t>. Hypothesis Tests and Confidence Intervals in Multiple Regression</w:t>
+              <w:t>Linear Regression with Multiple Regressors. Hypothesis Tests and Confidence Intervals in Multiple Regression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D926EE8" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -6647,127 +6312,282 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L:\Alma Kudebayeva\Fall2017\ECN5012 Econometrics/ Chapter3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009A3E92" w:rsidRPr="00F63CF1" w14:paraId="06201722" w14:textId="77777777" w:rsidTr="001B00B7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7436C633" w14:textId="49D0618B" w:rsidR="009A3E92" w:rsidRPr="009A3E92" w:rsidRDefault="009A3E92" w:rsidP="00F63CF1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="745E785A" w14:textId="2320FFF4" w:rsidR="009A3E92" w:rsidRPr="009A3E92" w:rsidRDefault="009A3E92" w:rsidP="00F63CF1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Nonlinear Models</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5991BC3F" w14:textId="77777777" w:rsidR="009A3E92" w:rsidRPr="009A3E92" w:rsidRDefault="009A3E92" w:rsidP="009A3E92">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>D/C Ch4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673C0F33" w14:textId="46EFA8EF" w:rsidR="009A3E92" w:rsidRPr="00F63CF1" w:rsidRDefault="009A3E92" w:rsidP="009A3E92">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>L:\Alma Kudebayeva\Fall2017\ECN5012 Econometrics/ Chapter4, Chapter5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w14:paraId="3907B2C8" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E59ED68" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
+          <w:p w14:paraId="7E59ED68" w14:textId="2026E224" w:rsidR="00F63CF1" w:rsidRPr="000D11FF" w:rsidRDefault="009A3E92" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F63CF1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-              <w:t>6</w:t>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF59A4D" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
+          <w:p w14:paraId="5AF59A4D" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="000D11FF" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F63CF1">
+            <w:r w:rsidRPr="000D11FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Midterm 1 exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B2D6EFD" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
@@ -6882,160 +6702,186 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w14:paraId="38E784DE" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09459D76" w14:textId="5F7DA99C" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="005F3685" w:rsidP="00F63CF1">
+          <w:p w14:paraId="09459D76" w14:textId="2E26152D" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="005F3685" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>7-8</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB65DB5" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
+          <w:p w14:paraId="4EB65DB5" w14:textId="1F8630F7" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Nonlinear Models and Dummy Variables</w:t>
+              <w:t>Dummy Variables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4535B82E" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
+          <w:p w14:paraId="4535B82E" w14:textId="55D71BB5" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>D/C Ch4,5</w:t>
+              <w:t>D/C Ch</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F63CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w14:paraId="76D267BA" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24E10F6B" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
@@ -7227,79 +7073,51 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">D/C: </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 7</w:t>
+              <w:t>D/C: Ch 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w14:paraId="6127C472" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3916D4E1" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
@@ -7362,166 +7180,50 @@
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L:\Alma Kudebayeva\Fall2017\ECN5012 Econometrics/ Chapter7</w:t>
             </w:r>
-          </w:p>
-[...114 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w14:paraId="3FE777C8" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0DA0A378" w14:textId="11657984" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="005F3685" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
@@ -7794,77 +7496,62 @@
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">B/C: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Ch</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 5</w:t>
+              <w:t>Ch 5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49F3F567" w14:textId="77777777" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="00F63CF1" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -7880,113 +7567,254 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">L:\Alma Kudebayeva\Fall2017\ECN5012 Econometrics/ </w:t>
+              <w:t>L:\Alma Kudebayeva\Fall2017\ECN5012 Econometrics/ Normality_autocorrelation</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F63CF1">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A3E92" w:rsidRPr="00F63CF1" w14:paraId="26A497C0" w14:textId="77777777" w:rsidTr="001B00B7">
+        <w:trPr>
+          <w:trHeight w:val="257"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="593E3BEA" w14:textId="46DEF6CA" w:rsidR="009A3E92" w:rsidRPr="009A3E92" w:rsidRDefault="009A3E92" w:rsidP="00F63CF1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000651D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="438D52A7" w14:textId="0AE1AA98" w:rsidR="009A3E92" w:rsidRPr="009A3E92" w:rsidRDefault="009A3E92" w:rsidP="00F63CF1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Midterm 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA8B7EC" w14:textId="77777777" w:rsidR="009A3E92" w:rsidRPr="00F63CF1" w:rsidRDefault="009A3E92" w:rsidP="00F63CF1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:hanging="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Normality_autocorrelation</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w14:paraId="1BA7E632" w14:textId="77777777" w:rsidTr="001B00B7">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D240DB1" w14:textId="3EC3BC50" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="005F3685" w:rsidP="00F63CF1">
+          <w:p w14:paraId="7D240DB1" w14:textId="2DAA46FD" w:rsidR="00F63CF1" w:rsidRPr="00F63CF1" w:rsidRDefault="005F3685" w:rsidP="00F63CF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>13-</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000651D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00F63CF1" w:rsidRPr="00F63CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -8150,158 +7978,158 @@
       </w:r>
       <w:r w:rsidR="007F4207" w:rsidRPr="00774B87">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00163702" w:rsidRPr="00774B87">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="549ED0D0" w14:textId="77777777" w:rsidR="001B00B7" w:rsidRDefault="001B00B7" w:rsidP="007F1E5F">
+    <w:p w14:paraId="1210505A" w14:textId="77777777" w:rsidR="00485469" w:rsidRDefault="00485469" w:rsidP="007F1E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65978561" w14:textId="77777777" w:rsidR="001B00B7" w:rsidRDefault="001B00B7" w:rsidP="007F1E5F">
+    <w:p w14:paraId="43DD03E5" w14:textId="77777777" w:rsidR="00485469" w:rsidRDefault="00485469" w:rsidP="007F1E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1041938005"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="17558654" w14:textId="72056924" w:rsidR="001B00B7" w:rsidRDefault="001B00B7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -8310,76 +8138,76 @@
         </w:r>
         <w:r w:rsidR="00F86252">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="470F0015" w14:textId="77777777" w:rsidR="001B00B7" w:rsidRDefault="001B00B7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="084C1CAC" w14:textId="77777777" w:rsidR="001B00B7" w:rsidRDefault="001B00B7" w:rsidP="007F1E5F">
+    <w:p w14:paraId="17E56DEB" w14:textId="77777777" w:rsidR="00485469" w:rsidRDefault="00485469" w:rsidP="007F1E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4536AF8F" w14:textId="77777777" w:rsidR="001B00B7" w:rsidRDefault="001B00B7" w:rsidP="007F1E5F">
+    <w:p w14:paraId="0F90F1A5" w14:textId="77777777" w:rsidR="00485469" w:rsidRDefault="00485469" w:rsidP="007F1E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D34460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDA20F62"/>
     <w:lvl w:ilvl="0" w:tplc="2C4E02E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
@@ -11584,279 +11412,293 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1331134124">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="383719612">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1776288725">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1578781025">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="181166167">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="86973626">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1311055922">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2111504999">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1303850658">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="204417292">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="219053820">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1387414853">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1868056122">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="219021620">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="932979132">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="473529072">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1137649516">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1031150171">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="138302555">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1755272789">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="104662128">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1992368893">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="99766841">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="538707260">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A41FA3"/>
     <w:rsid w:val="0000356B"/>
     <w:rsid w:val="000326C8"/>
     <w:rsid w:val="00032D4A"/>
     <w:rsid w:val="00062BF6"/>
+    <w:rsid w:val="000651D2"/>
     <w:rsid w:val="000A4548"/>
     <w:rsid w:val="000C1998"/>
     <w:rsid w:val="000C3EA2"/>
+    <w:rsid w:val="000D11FF"/>
     <w:rsid w:val="001350D7"/>
     <w:rsid w:val="00163702"/>
+    <w:rsid w:val="001820E3"/>
     <w:rsid w:val="001B00B7"/>
     <w:rsid w:val="001C5648"/>
+    <w:rsid w:val="002049E4"/>
     <w:rsid w:val="002121AA"/>
     <w:rsid w:val="00220547"/>
     <w:rsid w:val="002D060A"/>
     <w:rsid w:val="002D5D7D"/>
     <w:rsid w:val="00310D7E"/>
     <w:rsid w:val="003235AD"/>
     <w:rsid w:val="0035001F"/>
     <w:rsid w:val="00352504"/>
     <w:rsid w:val="003732B7"/>
     <w:rsid w:val="003E64F5"/>
     <w:rsid w:val="003E7FB2"/>
     <w:rsid w:val="0044257B"/>
     <w:rsid w:val="00451D62"/>
+    <w:rsid w:val="00485469"/>
     <w:rsid w:val="004B1FC2"/>
     <w:rsid w:val="004D03B9"/>
     <w:rsid w:val="0051278D"/>
     <w:rsid w:val="005224FE"/>
     <w:rsid w:val="00556457"/>
     <w:rsid w:val="00565289"/>
     <w:rsid w:val="0057149E"/>
     <w:rsid w:val="00595296"/>
     <w:rsid w:val="005A030C"/>
     <w:rsid w:val="005D7C43"/>
     <w:rsid w:val="005F3685"/>
     <w:rsid w:val="00610787"/>
     <w:rsid w:val="00616F38"/>
     <w:rsid w:val="0064215D"/>
     <w:rsid w:val="006864A0"/>
     <w:rsid w:val="00694A11"/>
     <w:rsid w:val="00696FCB"/>
     <w:rsid w:val="006C7779"/>
     <w:rsid w:val="006F63AF"/>
     <w:rsid w:val="007246AA"/>
     <w:rsid w:val="00774B87"/>
     <w:rsid w:val="00782414"/>
     <w:rsid w:val="007834D9"/>
     <w:rsid w:val="00796BAF"/>
     <w:rsid w:val="007F1E5F"/>
     <w:rsid w:val="007F4207"/>
+    <w:rsid w:val="008726F6"/>
     <w:rsid w:val="008A62DC"/>
     <w:rsid w:val="009514A2"/>
+    <w:rsid w:val="0095195D"/>
     <w:rsid w:val="00971543"/>
+    <w:rsid w:val="009A3E92"/>
     <w:rsid w:val="009B7DA4"/>
+    <w:rsid w:val="009D62BE"/>
     <w:rsid w:val="009F48EB"/>
     <w:rsid w:val="00A41FA3"/>
     <w:rsid w:val="00A43BAB"/>
     <w:rsid w:val="00A56587"/>
+    <w:rsid w:val="00A80852"/>
     <w:rsid w:val="00A81B72"/>
     <w:rsid w:val="00AA61D1"/>
+    <w:rsid w:val="00AD7DC3"/>
     <w:rsid w:val="00AE4D5B"/>
+    <w:rsid w:val="00B17AF5"/>
+    <w:rsid w:val="00B23C25"/>
+    <w:rsid w:val="00B37AC1"/>
     <w:rsid w:val="00B6797D"/>
     <w:rsid w:val="00B70D25"/>
     <w:rsid w:val="00BC20E7"/>
     <w:rsid w:val="00C557FD"/>
     <w:rsid w:val="00CB0F29"/>
     <w:rsid w:val="00CB4BBA"/>
     <w:rsid w:val="00CC166B"/>
     <w:rsid w:val="00D4368E"/>
     <w:rsid w:val="00D46013"/>
     <w:rsid w:val="00D70E2B"/>
     <w:rsid w:val="00D7351D"/>
     <w:rsid w:val="00DC2FB4"/>
     <w:rsid w:val="00DD4940"/>
     <w:rsid w:val="00E90AAE"/>
     <w:rsid w:val="00E97C14"/>
     <w:rsid w:val="00EB2882"/>
     <w:rsid w:val="00ED77EC"/>
     <w:rsid w:val="00F109EE"/>
     <w:rsid w:val="00F41506"/>
     <w:rsid w:val="00F41614"/>
     <w:rsid w:val="00F63CF1"/>
     <w:rsid w:val="00F84B21"/>
     <w:rsid w:val="00F86252"/>
     <w:rsid w:val="00F951A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43EED2EB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DBD405AC-BAAC-4608-931F-F552D3473090}"/>
+  <w15:docId w15:val="{C1CD005C-CDA1-4A7F-944F-2E87552F362C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12184,50 +12026,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00565289"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00565289"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -12401,51 +12248,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00565289"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -13002,140 +12848,128 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0F29"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="60829092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2072269049">
+        <w:div w:id="1351376398">
           <w:marLeft w:val="-72"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427265432">
+          <w:marLeft w:val="-100"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1939437217">
           <w:marLeft w:val="-105"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1427265432">
-[...11 lines deleted...]
-        <w:div w:id="1351376398">
+        <w:div w:id="2072269049">
           <w:marLeft w:val="-72"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="730421926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1626503704">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="958923322">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1415593700">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
@@ -13154,367 +12988,379 @@
           <w:divsChild>
             <w:div w:id="1397782612">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="577591544">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="2145655409">
+                    <w:div w:id="363092295">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1677340622">
+                        <w:div w:id="1281498505">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="389039180">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1882861095">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="391854897">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1947884761">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="789781520">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="223177443">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="843857981">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2027631964">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1244799007">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1178812195">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1438215542">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="729619577">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1718092577">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="500630247">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1763986441">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1854765444">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="2048292141">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="421949654">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                     <w:div w:id="2119793073">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
                         <w:div w:id="2094542047">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="1438215542">
+                    <w:div w:id="2145655409">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="729619577">
-[...233 lines deleted...]
-                        <w:div w:id="1281498505">
+                        <w:div w:id="1677340622">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+        <w:div w:id="1626503704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimep.kz/about/files/2018/02/Catalog-for-AY-2023-2024_final.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elms.umd.edu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -13767,69 +13613,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8346B6-FE83-4191-BFC9-6A892061CCF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1908</Words>
-  <Characters>10876</Characters>
+  <Characters>10877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12759</CharactersWithSpaces>
+  <CharactersWithSpaces>12760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juldyz Smagulova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>